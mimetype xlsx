--- v0 (2026-05-25)
+++ v1 (2026-10-21)
@@ -1,310 +1,224 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Graph4it\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9330" tabRatio="304"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9075" tabRatio="304"/>
   </bookViews>
   <sheets>
     <sheet name="soci effettivi" sheetId="1" r:id="rId1"/>
-    <sheet name="Soci disdetta" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="areamerge">'soci effettivi'!$B$1:$K$109</definedName>
+    <definedName name="areamerge">'soci effettivi'!$A$1:$I$125</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'soci effettivi'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1406" uniqueCount="818">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="635">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Indirizzo</t>
   </si>
   <si>
-    <t>Agfa NV - filiale italiana Srl</t>
-[...1 lines deleted...]
-  <si>
     <t>Amex Srl</t>
   </si>
   <si>
-    <t>B&amp;B Systems Srl</t>
-[...4 lines deleted...]
-  <si>
     <t>Bompan Srl</t>
   </si>
   <si>
     <t>Canon Italia S.p.A.</t>
   </si>
   <si>
     <t>CCL Design Italia Srl</t>
   </si>
   <si>
-    <t>Coveme Srl</t>
-[...4 lines deleted...]
-  <si>
     <t>Epson Italia Srl</t>
   </si>
   <si>
     <t>Esanastri Srl</t>
   </si>
   <si>
     <t>Fenix Digital Group Srl</t>
   </si>
   <si>
     <t>Grafica Metelliana Srl</t>
   </si>
   <si>
-    <t>Grafika Srl</t>
-[...1 lines deleted...]
-  <si>
     <t>Gruppo Maggioni Srl</t>
   </si>
   <si>
     <t>Gruppo Masserdotti S.p.A.</t>
   </si>
   <si>
     <t>Guandong Italia Srl</t>
   </si>
   <si>
     <t>HP Italy Srl</t>
   </si>
   <si>
     <t>Industria Grafica FG Srl</t>
   </si>
   <si>
-    <t>Liyu Italia Srl</t>
-[...4 lines deleted...]
-  <si>
     <t>P&amp;P Promotion Srl</t>
   </si>
   <si>
     <t>Pubblialba Srl</t>
   </si>
   <si>
-    <t>Realisaprint.it Srl</t>
-[...1 lines deleted...]
-  <si>
     <t>Ricoh Italia</t>
   </si>
   <si>
     <t>Roland DG Mid Europe Srl</t>
   </si>
   <si>
-    <t>SAC Serigrafia Srl</t>
-[...4 lines deleted...]
-  <si>
     <t>Serimon Srl</t>
   </si>
   <si>
     <t>76 Industrial Graphics Evolution</t>
   </si>
   <si>
-    <t>Silap Srl</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinergica Srl</t>
   </si>
   <si>
-    <t>Sir Visual Srl</t>
-[...4 lines deleted...]
-  <si>
     <t>T-Shirt Factory (Teetaly) Srl</t>
   </si>
   <si>
-    <t>Tech:Art Srl</t>
-[...1 lines deleted...]
-  <si>
     <t>Tic Tac Srl</t>
   </si>
   <si>
     <t>Tiesse Srl</t>
   </si>
   <si>
     <t>Visiva Marketing Tools Srl</t>
   </si>
   <si>
-    <t>VIS.COM.E Srl</t>
-[...4 lines deleted...]
-  <si>
     <t>Azienda</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t>sales@amexsrl.com</t>
-[...7 lines deleted...]
-  <si>
     <t>r.bompan@bompan.it</t>
   </si>
   <si>
     <t>paolo.organo@canon.it</t>
   </si>
   <si>
     <t>Francesco</t>
   </si>
   <si>
     <t>Marcello</t>
   </si>
   <si>
     <t>Hilary</t>
   </si>
   <si>
     <t>Vacca</t>
   </si>
   <si>
     <t>031-931923</t>
   </si>
   <si>
     <t>Nicola</t>
   </si>
   <si>
-    <t>Bisignano</t>
-[...1 lines deleted...]
-  <si>
     <t>Alessandra</t>
   </si>
   <si>
-    <t>Palmas</t>
-[...4 lines deleted...]
-  <si>
     <t>Rachele</t>
   </si>
   <si>
     <t>Bompan</t>
   </si>
   <si>
     <t>Paolo</t>
   </si>
   <si>
     <t>Organo</t>
   </si>
   <si>
     <t>Enrico</t>
   </si>
   <si>
     <t>Restani</t>
   </si>
   <si>
     <t xml:space="preserve">enrico.restani@canon.it </t>
   </si>
   <si>
     <t>Roberto</t>
   </si>
   <si>
     <t>02-93760228</t>
   </si>
   <si>
     <t>Massimo</t>
   </si>
   <si>
     <t>Stefano</t>
   </si>
   <si>
-    <t>Yvonne</t>
-[...7 lines deleted...]
-  <si>
     <t>Alberto</t>
   </si>
   <si>
-    <t>Bassanello</t>
-[...4 lines deleted...]
-  <si>
     <t>Silvia</t>
   </si>
   <si>
     <t>Macchi</t>
   </si>
   <si>
     <t>Silvia_Macchi@epson.it</t>
   </si>
   <si>
     <t>Renato</t>
   </si>
   <si>
     <t>Sangalli</t>
   </si>
   <si>
     <t>renato_sangalli@epson.it</t>
   </si>
   <si>
     <t>Posarelli</t>
   </si>
   <si>
     <t>nposarelli@esanastri.com</t>
   </si>
   <si>
     <t>Paola</t>
@@ -318,59 +232,50 @@
   <si>
     <t>Claudio</t>
   </si>
   <si>
     <t>Andrea</t>
   </si>
   <si>
     <t>Gerardo</t>
   </si>
   <si>
     <t>Di Agostino</t>
   </si>
   <si>
     <t>gerardo.diagostino@graficametelliana.com</t>
   </si>
   <si>
     <t>Iole</t>
   </si>
   <si>
     <t>Preziosi</t>
   </si>
   <si>
     <t>iole.preziosi@graficametelliana.com</t>
   </si>
   <si>
-    <t>Franco</t>
-[...7 lines deleted...]
-  <si>
     <t>Lamperti</t>
   </si>
   <si>
     <t>marcello.lamperti@masserdotti.it</t>
   </si>
   <si>
     <t>Masserdotti</t>
   </si>
   <si>
     <t>alberto.masserdotti@masserdotti.it</t>
   </si>
   <si>
     <t>Edoardo</t>
   </si>
   <si>
     <t>Elmi</t>
   </si>
   <si>
     <t>02-289785988</t>
   </si>
   <si>
     <t>edoardo.elmi@guandong.eu</t>
   </si>
   <si>
     <t>Fabio</t>
@@ -399,1559 +304,836 @@
   <si>
     <t>Angelo</t>
   </si>
   <si>
     <t>Agostino</t>
   </si>
   <si>
     <t>Musitelli</t>
   </si>
   <si>
     <t>alessandra.m@indecoserigrafia.it</t>
   </si>
   <si>
     <t>Fabrizio</t>
   </si>
   <si>
     <t>Citro</t>
   </si>
   <si>
     <t>089-772128</t>
   </si>
   <si>
     <t>f.citro@industriagraficafg.it</t>
   </si>
   <si>
-    <t>Litamè</t>
-[...1 lines deleted...]
-  <si>
     <t>commerciale@liyuprinter.it</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
-    <t>Dal Monte</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiorenzo</t>
   </si>
   <si>
     <t>Maggioni</t>
   </si>
   <si>
     <t>fiorenzo.maggioni@gruppomaggioni.it</t>
   </si>
   <si>
     <t>Lorusso</t>
   </si>
   <si>
     <t>paololorusso@pppromotion.it</t>
   </si>
   <si>
     <t>Francesca</t>
   </si>
   <si>
     <t>francesca.l@pppromotion.it</t>
   </si>
   <si>
     <t>02-45371290</t>
   </si>
   <si>
     <t>Ferrari</t>
   </si>
   <si>
-    <t>andrea.ferrari@printablesrl.it</t>
-[...1 lines deleted...]
-  <si>
     <t>Mattia</t>
   </si>
   <si>
     <t>Pelizzoni</t>
   </si>
   <si>
-    <t>mattia.pelizzoni@printablesrl.it</t>
-[...1 lines deleted...]
-  <si>
     <t>Pileci</t>
   </si>
   <si>
     <t>info@pubblialba.it</t>
   </si>
   <si>
-    <t>Ilaria</t>
-[...1 lines deleted...]
-  <si>
     <t>Giovanni</t>
   </si>
   <si>
     <t>Re</t>
   </si>
   <si>
     <t>gre@rolanddg.com</t>
   </si>
   <si>
-    <t>Santi</t>
-[...10 lines deleted...]
-  <si>
     <t>Fausto</t>
   </si>
   <si>
     <t>Mazzali</t>
   </si>
   <si>
     <t>fausto.mazzali@76srl.com</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>claudio@serimon.it</t>
   </si>
   <si>
-    <t>Fulvio</t>
-[...10 lines deleted...]
-  <si>
     <t>Matarrelli</t>
   </si>
   <si>
     <t>06-65004816</t>
   </si>
   <si>
     <t>massimo@sinergicasrl.com</t>
   </si>
   <si>
     <t>paolo@sinergicasrl.com</t>
   </si>
   <si>
-    <t>Barbieri</t>
-[...16 lines deleted...]
-  <si>
     <t>Federica</t>
   </si>
   <si>
-    <t>Tisato</t>
-[...13 lines deleted...]
-  <si>
     <t>Giancarlo</t>
   </si>
   <si>
     <t>Miotto</t>
   </si>
   <si>
     <t>giancarlo@tictac.it</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
     <t>Tummolo</t>
   </si>
   <si>
     <t>m.tummolo@tiessesafety.it</t>
   </si>
   <si>
     <t>Vincenzo</t>
   </si>
   <si>
     <t>Cirimele</t>
   </si>
   <si>
-    <t>vincenzo.cirimele@pressup.it</t>
-[...7 lines deleted...]
-  <si>
     <t>Rocca</t>
   </si>
   <si>
     <t>091-7487380</t>
   </si>
   <si>
     <t>daniele@visiva.net</t>
   </si>
   <si>
-    <t>0371-421776</t>
-[...1 lines deleted...]
-  <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Telefono</t>
   </si>
   <si>
     <t>Via Gorki 69</t>
   </si>
   <si>
     <t>Viale dello Sport 12</t>
   </si>
   <si>
-    <t>D1, Zona Artigianale</t>
-[...4 lines deleted...]
-  <si>
     <t>Via Pasteur 15</t>
   </si>
   <si>
     <t>Strada Statale N. 11 Padana Superiore 2/B</t>
   </si>
   <si>
     <t>Via Canova 40/42</t>
   </si>
   <si>
-    <t>Via Emilia 288</t>
-[...4 lines deleted...]
-  <si>
     <t>Via M. Viganò De Vizzi 93/95</t>
   </si>
   <si>
     <t>Via Barducci 18a-38</t>
   </si>
   <si>
     <t>Via Maggiate 69/b</t>
   </si>
   <si>
     <t>Via Sibelluccia, area PIP</t>
   </si>
   <si>
-    <t>Via Veneto 7/9</t>
-[...1 lines deleted...]
-  <si>
     <t>Via Renolda, 43</t>
   </si>
   <si>
     <t>Strada Statale Paullese, Km 10</t>
   </si>
   <si>
     <t>Via Donat Cattin, 5</t>
   </si>
   <si>
     <t>Via delle Industrie 6</t>
   </si>
   <si>
     <t>S.S. 342 Briantea 7</t>
   </si>
   <si>
     <t>Via Acquasanta 17</t>
   </si>
   <si>
     <t>Via Frejus</t>
   </si>
   <si>
-    <t>Via Achille Grandi 4/14</t>
-[...4 lines deleted...]
-  <si>
     <t>Via per Dolzago 39/1</t>
   </si>
   <si>
     <t>Strada Canelli 111 bis</t>
   </si>
   <si>
-    <t>Via della Resistenza 65/67</t>
-[...1 lines deleted...]
-  <si>
     <t>Via Marco D’Agrate 35/A</t>
   </si>
   <si>
-    <t>Via Giovanni XXIII 38</t>
-[...1 lines deleted...]
-  <si>
     <t>Viale Martesana 12</t>
   </si>
   <si>
     <t>Via L.Da Vinci 1/b</t>
   </si>
   <si>
-    <t>Via Visintin 3</t>
-[...4 lines deleted...]
-  <si>
     <t>Via E. Torricelli 18-20</t>
   </si>
   <si>
     <t>Via di Scorticabove 141</t>
   </si>
   <si>
-    <t>Via Po 5</t>
-[...1 lines deleted...]
-  <si>
     <t>Via della Magliana 1066</t>
   </si>
   <si>
-    <t>Via Brescia 41</t>
-[...7 lines deleted...]
-  <si>
     <t>Via Del Terziario 16</t>
   </si>
   <si>
     <t>Strada del Pescarito 57</t>
   </si>
   <si>
-    <t>Via Caduti sul Lavoro</t>
-[...4 lines deleted...]
-  <si>
     <t>Via Francesco Crispi 137</t>
   </si>
   <si>
     <t>Via Italia 1</t>
   </si>
   <si>
     <t>CAP</t>
   </si>
   <si>
     <t>Città</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
-    <t>CA</t>
-[...1 lines deleted...]
-  <si>
     <t>TO</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
-    <t>IM</t>
-[...1 lines deleted...]
-  <si>
     <t>MI</t>
   </si>
   <si>
-    <t>MB</t>
-[...1 lines deleted...]
-  <si>
     <t>VA</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>LO</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>TV</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
-    <t>BZ</t>
-[...4 lines deleted...]
-  <si>
     <t>RE</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
-    <t>MT</t>
-[...1 lines deleted...]
-  <si>
     <t>SA</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Roma</t>
   </si>
   <si>
     <t>Zona Industriale Settevene, Nepi</t>
   </si>
   <si>
-    <t>Cagliari</t>
-[...4 lines deleted...]
-  <si>
     <t>Beinasco</t>
   </si>
   <si>
     <t>San Mauro Torinese</t>
   </si>
   <si>
     <t>Costigliole d’Asti</t>
   </si>
   <si>
-    <t>Vallecrosia</t>
-[...1 lines deleted...]
-  <si>
     <t>Cernusco sul Naviglio</t>
   </si>
   <si>
     <t>Peschiera Borromeo</t>
   </si>
   <si>
     <t>Lainate</t>
   </si>
   <si>
     <t>Buccinasco</t>
   </si>
   <si>
     <t>Caleppio di Settala</t>
   </si>
   <si>
     <t>Vimodrone</t>
   </si>
   <si>
     <t>Cinisello Balsamo</t>
   </si>
   <si>
     <t>Milano</t>
   </si>
   <si>
-    <t>Vimercate</t>
-[...1 lines deleted...]
-  <si>
     <t>Tradate</t>
   </si>
   <si>
     <t>Appiano Gentile</t>
   </si>
   <si>
     <t>Oggiono</t>
   </si>
   <si>
-    <t>Cernusco Lombardone</t>
-[...1 lines deleted...]
-  <si>
     <t>Palazzago</t>
   </si>
   <si>
     <t>Valbrembo</t>
   </si>
   <si>
-    <t>Brembate, fraz. Grignano</t>
-[...4 lines deleted...]
-  <si>
     <t>Castel Mella</t>
   </si>
   <si>
     <t>Massalengo</t>
   </si>
   <si>
     <t>Borgomanero</t>
   </si>
   <si>
-    <t>Vallà di Riese Pio X</t>
-[...1 lines deleted...]
-  <si>
     <t>Thiene</t>
   </si>
   <si>
-    <t>Creazzo</t>
-[...7 lines deleted...]
-  <si>
     <t>Montecchio Emilia</t>
   </si>
   <si>
     <t>Calcinaia</t>
   </si>
   <si>
     <t>Acquaviva Picena</t>
   </si>
   <si>
-    <t>Policoro</t>
-[...1 lines deleted...]
-  <si>
     <t>Mercato San Severino</t>
   </si>
   <si>
-    <t>zona ind.le Salerno</t>
-[...1 lines deleted...]
-  <si>
     <t>Palermo</t>
   </si>
   <si>
     <t>56012</t>
   </si>
   <si>
     <t>42027</t>
   </si>
   <si>
-    <t>40068</t>
-[...7 lines deleted...]
-  <si>
     <t>36016</t>
   </si>
   <si>
-    <t>31030</t>
-[...1 lines deleted...]
-  <si>
     <t>28021</t>
   </si>
   <si>
     <t>26815</t>
   </si>
   <si>
     <t>25030</t>
   </si>
   <si>
-    <t>00134</t>
-[...1 lines deleted...]
-  <si>
     <t>00148</t>
   </si>
   <si>
     <t>00156</t>
   </si>
   <si>
     <t>01036</t>
   </si>
   <si>
-    <t>09125</t>
-[...4 lines deleted...]
-  <si>
     <t>10092</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>14055</t>
   </si>
   <si>
-    <t>18019</t>
-[...1 lines deleted...]
-  <si>
     <t>20063</t>
   </si>
   <si>
     <t>20068</t>
   </si>
   <si>
     <t>20070</t>
   </si>
   <si>
     <t>20090</t>
   </si>
   <si>
     <t>20092</t>
   </si>
   <si>
-    <t>20136</t>
-[...1 lines deleted...]
-  <si>
     <t>20139</t>
   </si>
   <si>
-    <t>20871</t>
-[...1 lines deleted...]
-  <si>
     <t>21049</t>
   </si>
   <si>
     <t>22070</t>
   </si>
   <si>
     <t>23848</t>
   </si>
   <si>
-    <t xml:space="preserve">23870 </t>
-[...1 lines deleted...]
-  <si>
     <t>24030</t>
   </si>
   <si>
-    <t>24041</t>
-[...7 lines deleted...]
-  <si>
     <t>0331-81971</t>
   </si>
   <si>
     <t>02-927261</t>
   </si>
   <si>
     <t>Ferrario</t>
   </si>
   <si>
-    <t>051-6226111</t>
-[...4 lines deleted...]
-  <si>
     <t>02-660321</t>
   </si>
   <si>
     <t>0587-48621</t>
   </si>
   <si>
     <t>0322-060276</t>
   </si>
   <si>
     <t>089-349392</t>
   </si>
   <si>
-    <t>035-904680</t>
-[...1 lines deleted...]
-  <si>
     <t>0341-577693</t>
   </si>
   <si>
     <t>0302-308611</t>
   </si>
   <si>
     <t xml:space="preserve">035-463140 </t>
   </si>
   <si>
     <t>02-36561484</t>
   </si>
   <si>
-    <t>02-36597958</t>
-[...1 lines deleted...]
-  <si>
     <t>014-1843504</t>
   </si>
   <si>
     <t>02-537287</t>
   </si>
   <si>
-    <t>0184-1860171</t>
-[...1 lines deleted...]
-  <si>
     <t>02-91987100</t>
   </si>
   <si>
     <t>0735-586558</t>
   </si>
   <si>
-    <t>0423-746281</t>
-[...4 lines deleted...]
-  <si>
     <t>06-4115341</t>
   </si>
   <si>
-    <t>030-2130290</t>
-[...1 lines deleted...]
-  <si>
     <t>0761-527351</t>
   </si>
   <si>
-    <t>011-6474430</t>
-[...1 lines deleted...]
-  <si>
     <t>0445-362494</t>
   </si>
   <si>
     <t>011-2735527</t>
   </si>
   <si>
-    <t>06-71350559</t>
-[...1 lines deleted...]
-  <si>
     <t>0522-864981</t>
   </si>
   <si>
     <t>02-38590383</t>
   </si>
   <si>
-    <t>0835-981329</t>
-[...16 lines deleted...]
-  <si>
     <t>rferrario@cclind.com</t>
   </si>
   <si>
-    <t>eeVZn57^j9zSzZX6%F4N#)br</t>
-[...7 lines deleted...]
-  <si>
     <t>Roberta</t>
   </si>
   <si>
-    <t>Spiaggi</t>
-[...22 lines deleted...]
-  <si>
     <t>PR</t>
   </si>
   <si>
     <t>Agfa Graphics</t>
   </si>
   <si>
     <t>Vatri</t>
   </si>
   <si>
     <t>Tel 02-30088-1</t>
   </si>
   <si>
     <t>francesco.vatri@agfa.com</t>
   </si>
   <si>
-    <t>B&amp;B Systems</t>
-[...4 lines deleted...]
-  <si>
     <t>Monica</t>
   </si>
   <si>
-    <t>Graziani</t>
-[...4 lines deleted...]
-  <si>
     <t>Cristiano</t>
   </si>
   <si>
     <t>Russo</t>
   </si>
   <si>
-    <t>c.russo@bompan.it</t>
-[...1 lines deleted...]
-  <si>
     <t>Marco</t>
   </si>
   <si>
     <t>Vanzini</t>
   </si>
   <si>
     <t>m.vanzini@mimakibompan.com</t>
   </si>
   <si>
-    <t>3355756474</t>
-[...4 lines deleted...]
-  <si>
     <t>058748621</t>
   </si>
   <si>
     <t>rposarelli@esanastri.com</t>
   </si>
   <si>
     <t>Tel 0322060276</t>
   </si>
   <si>
     <t>Federico</t>
   </si>
   <si>
     <t>Musaio</t>
   </si>
   <si>
     <t>fmusaio@fenixdigitalgroup.com</t>
   </si>
   <si>
     <t>Fujifilm</t>
   </si>
   <si>
     <t>Tel 02-929741</t>
   </si>
   <si>
-    <t>Gdc</t>
-[...28 lines deleted...]
-  <si>
     <t>Veronica</t>
   </si>
   <si>
     <t>Giunta</t>
   </si>
   <si>
     <t>Casati</t>
   </si>
   <si>
     <t>stefano.casati@hp.com</t>
   </si>
   <si>
-    <t>3484444784</t>
-[...4 lines deleted...]
-  <si>
     <t>Chiodi</t>
   </si>
   <si>
-    <t>europe@printablesrl.it</t>
-[...13 lines deleted...]
-  <si>
     <t>Marta</t>
   </si>
   <si>
     <t>Oldani</t>
   </si>
   <si>
     <t>marta.oldani@ricoh.it</t>
   </si>
   <si>
     <t>Vittorio</t>
   </si>
   <si>
     <t>Neri</t>
   </si>
   <si>
     <t>vneri@rolanddg.com</t>
   </si>
   <si>
     <t>Sara</t>
   </si>
   <si>
-    <t>3476142379</t>
-[...19 lines deleted...]
-  <si>
     <t>Davide</t>
   </si>
   <si>
-    <t>Salvo</t>
-[...13 lines deleted...]
-  <si>
     <t>Bistoletti</t>
   </si>
   <si>
     <t>Simona</t>
   </si>
   <si>
     <t>Mutti</t>
   </si>
   <si>
     <t>Tiziana</t>
   </si>
   <si>
     <t>Indeco</t>
   </si>
   <si>
     <t>Rosanna</t>
   </si>
   <si>
     <t>Corna</t>
   </si>
   <si>
     <t>Chiara</t>
   </si>
   <si>
     <t>Nember</t>
   </si>
   <si>
-    <t>Patavini</t>
-[...1 lines deleted...]
-  <si>
     <t>Recchi</t>
   </si>
   <si>
     <t>Romina</t>
   </si>
   <si>
     <t>Lara</t>
   </si>
   <si>
-    <t>Zambon</t>
-[...1 lines deleted...]
-  <si>
     <t>Ordine</t>
   </si>
   <si>
     <t>Annalisa</t>
   </si>
   <si>
     <t>Lucrezia</t>
   </si>
   <si>
-    <t>Tina</t>
-[...4 lines deleted...]
-  <si>
     <t>Claudia</t>
   </si>
   <si>
     <t>Catigna</t>
   </si>
   <si>
-    <t>Rini</t>
-[...10 lines deleted...]
-  <si>
     <t>Luca</t>
   </si>
   <si>
-    <t>Pallo</t>
-[...10 lines deleted...]
-  <si>
     <t>Via E. Fermi 3</t>
   </si>
   <si>
     <t>20057</t>
   </si>
   <si>
     <t>Assago</t>
   </si>
   <si>
-    <t>348 8539828</t>
-[...25 lines deleted...]
-  <si>
     <t>Athena Srl</t>
   </si>
   <si>
     <t>marino.fusco@athenasrl.com</t>
   </si>
   <si>
     <t>Marino</t>
   </si>
   <si>
     <t>Fusco</t>
   </si>
   <si>
     <t>Achitex Minerva</t>
   </si>
   <si>
     <t>Via degli Artigliani 6</t>
   </si>
   <si>
     <t>26010</t>
   </si>
   <si>
     <t>Vaiano Cremasco</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Pagliari</t>
   </si>
   <si>
     <t>0373-279711</t>
   </si>
   <si>
     <t>marketing.dept@achitexminerva.com</t>
   </si>
   <si>
     <t>Hexis</t>
   </si>
   <si>
     <t>Igea</t>
   </si>
   <si>
-    <t>Santoro Grafica</t>
-[...1 lines deleted...]
-  <si>
     <t>castelluccia@hexisitalia.it</t>
   </si>
   <si>
     <t>Leandro</t>
   </si>
   <si>
     <t>Castelluccia</t>
   </si>
   <si>
     <t>Pocetti</t>
   </si>
   <si>
     <t>chiara@igeaonline.com</t>
   </si>
   <si>
-    <t>Santoro</t>
-[...7 lines deleted...]
-  <si>
     <t>brisinello@hexisitalia.it</t>
   </si>
   <si>
     <t>Brisinello</t>
   </si>
   <si>
     <t>Maria</t>
   </si>
   <si>
     <t>Cannadoro</t>
   </si>
   <si>
     <t>Maria.Cannadoro@ricoh.it</t>
   </si>
   <si>
     <t>GED Group Srl</t>
   </si>
   <si>
     <t>Condello</t>
   </si>
   <si>
-    <t>392 9211207</t>
-[...1 lines deleted...]
-  <si>
     <t>02-80886189</t>
   </si>
   <si>
     <t>info@gedgroup.eu</t>
   </si>
   <si>
-    <t>npalmas</t>
-[...94 lines deleted...]
-  <si>
     <t>Tornielli</t>
   </si>
   <si>
     <t>tornielli@prtgroup.eu</t>
   </si>
   <si>
-    <t>Image Solutions</t>
-[...7 lines deleted...]
-  <si>
     <t>chiara.nember@masserdotti.it</t>
   </si>
   <si>
     <t>veronica@guandong.eu</t>
   </si>
   <si>
     <t>tiziana@guandong.eu</t>
   </si>
   <si>
-    <t>invoice.it@durst-group.com</t>
-[...1 lines deleted...]
-  <si>
     <t>amministrazione@esanastri.com</t>
   </si>
   <si>
-    <t>amministrazione@bompan.it</t>
-[...4 lines deleted...]
-  <si>
     <t>veronica.ordine@76srl.com</t>
   </si>
   <si>
     <t>Maraschiello</t>
   </si>
   <si>
     <t>contabilita@indecoserigrafia.it</t>
   </si>
   <si>
-    <t>alessandra.patavini@printable.media</t>
-[...1 lines deleted...]
-  <si>
     <t>rrecchi@rolanddg.com</t>
   </si>
   <si>
-    <t>amministrazione@segnobit.it</t>
-[...7 lines deleted...]
-  <si>
     <t>amministrazione@sinergicasrl.com</t>
   </si>
   <si>
     <t>annalisa@serimon.it</t>
   </si>
   <si>
-    <t>Santandrea</t>
-[...70 lines deleted...]
-  <si>
     <t>B+B International</t>
   </si>
   <si>
     <t>Davide.DalCol@bbinternational.com</t>
   </si>
   <si>
     <t>Dal Col</t>
   </si>
   <si>
     <t>Monica.Fattoruso@bbinternational.com</t>
   </si>
   <si>
     <t>Fattoruso</t>
   </si>
   <si>
-    <t>Aremedia</t>
-[...4 lines deleted...]
-  <si>
     <t>Rende</t>
   </si>
   <si>
     <t>CS</t>
   </si>
   <si>
-    <t>Arena</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Paolo </t>
   </si>
   <si>
     <t>Zerbi</t>
   </si>
   <si>
     <t>paolo.zerbi@fujifilm.com</t>
   </si>
   <si>
     <t>PRT Visual</t>
   </si>
   <si>
     <t>osvaldo.gallio@prtvisual.com</t>
   </si>
   <si>
     <t>Osvaldo</t>
   </si>
   <si>
     <t>Gallio</t>
   </si>
   <si>
     <t>Macchia</t>
   </si>
   <si>
     <t>macchia@prtgroup.eu</t>
@@ -1995,1224 +1177,1009 @@
   <si>
     <t>Via Toscana, 19</t>
   </si>
   <si>
     <t>DevStudio Srl</t>
   </si>
   <si>
     <t>Via Ambrosoli 32</t>
   </si>
   <si>
     <t>50136</t>
   </si>
   <si>
     <t>Firenze</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Ceccarelli</t>
   </si>
   <si>
     <t>daniele.ceccarelli@devstudio.it</t>
   </si>
   <si>
-    <t>348-2565474</t>
-[...1 lines deleted...]
-  <si>
     <t>Elisabetta</t>
   </si>
   <si>
     <t>Farsetti</t>
   </si>
   <si>
     <t>betty@devstudio.it</t>
   </si>
   <si>
     <t>055-6810921</t>
   </si>
   <si>
-    <t>contact@aremedia.it</t>
-[...4 lines deleted...]
-  <si>
     <t>0423 289090</t>
   </si>
   <si>
     <t>Guarinoni</t>
   </si>
   <si>
     <t>silvia.guarinoni@montecolino.it</t>
   </si>
   <si>
     <t>Montecolino/TopColor</t>
   </si>
   <si>
-    <t>Copellotti</t>
-[...10 lines deleted...]
-  <si>
     <t>Errebipromo Srl</t>
   </si>
   <si>
     <t>Via Copernico 12</t>
   </si>
   <si>
     <t>35028</t>
   </si>
   <si>
     <t>Piove di Sacco</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Violato</t>
   </si>
   <si>
     <t>02-135030282</t>
   </si>
   <si>
     <t>luca@errebipromo.it</t>
   </si>
   <si>
-    <t>Italfinance</t>
-[...4 lines deleted...]
-  <si>
     <t>Cristina</t>
   </si>
   <si>
-    <t>cristina.granata@italfinancemcc.com</t>
-[...37 lines deleted...]
-  <si>
     <t>Amabile</t>
   </si>
   <si>
     <t>Eleonora</t>
   </si>
   <si>
     <t>e.amabile@bompan.it</t>
   </si>
   <si>
-    <t>331 6718845</t>
-[...1 lines deleted...]
-  <si>
     <t>0331 819754</t>
   </si>
   <si>
     <t>Marabu Italia</t>
   </si>
   <si>
     <t>Via Cascina Canali 3</t>
   </si>
   <si>
     <t>27018</t>
   </si>
   <si>
     <t>Vidigulfo</t>
   </si>
   <si>
     <t>PV</t>
   </si>
   <si>
     <t>Borghi</t>
   </si>
   <si>
     <t>rbo@marabu.com</t>
   </si>
   <si>
     <t>0382 1737220</t>
   </si>
   <si>
     <t>Giovanardi</t>
   </si>
   <si>
     <t>marco.sala@giovanardi.it</t>
   </si>
   <si>
     <t>carlo.giovanardi@giovanardi.it</t>
   </si>
   <si>
     <t>Carlo</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
-    <t>345 174 3069</t>
-[...1 lines deleted...]
-  <si>
     <t>Damiani</t>
   </si>
   <si>
     <t>vda@marabu.com</t>
   </si>
   <si>
     <t>Via Marconi 63</t>
   </si>
   <si>
     <t>46039</t>
   </si>
   <si>
     <t>Villimpenta</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>elisa.mammi@76srl.com</t>
   </si>
   <si>
     <t xml:space="preserve">Elisa </t>
   </si>
   <si>
     <t xml:space="preserve">Mammi </t>
   </si>
   <si>
-    <t xml:space="preserve">347 1111943  </t>
-[...1 lines deleted...]
-  <si>
     <t>Liyu Italia srl</t>
   </si>
   <si>
     <t>Via Achille Grandi 4/B</t>
   </si>
   <si>
     <t>Piotti</t>
   </si>
   <si>
-    <t>tiziana@gdc.it</t>
-[...1 lines deleted...]
-  <si>
     <t>rvagnozzi@rolanddg.com</t>
   </si>
   <si>
     <t>Vagnozzi</t>
   </si>
   <si>
     <t>Rossella</t>
   </si>
   <si>
     <t>Mandelli</t>
   </si>
   <si>
     <t>Angelo.Mandelli@ricoh.it</t>
   </si>
   <si>
     <t>Cozza</t>
   </si>
   <si>
     <t>federico.cozza@leaderform.com</t>
   </si>
   <si>
     <t>amministrazione@liyuprinter.it</t>
   </si>
   <si>
     <t>Grafiche Calabria</t>
   </si>
   <si>
     <t>Via Marciello snc, zona PIP</t>
   </si>
   <si>
     <t>87032</t>
   </si>
   <si>
     <t>Amantea</t>
   </si>
   <si>
     <t>Mario</t>
   </si>
   <si>
     <t>Pellegrino</t>
   </si>
   <si>
-    <t>347 1682108</t>
-[...1 lines deleted...]
-  <si>
     <t>0982-48062</t>
   </si>
   <si>
     <t>mario.pellegrino@grafichecalabria.it</t>
   </si>
   <si>
     <t>Erregi Solutions</t>
   </si>
   <si>
     <t>Via Donizetti 1A</t>
   </si>
   <si>
     <t>90014</t>
   </si>
   <si>
     <t>Casteldaccia</t>
   </si>
   <si>
     <t>Grecchi</t>
   </si>
   <si>
-    <t>347 2784693</t>
-[...1 lines deleted...]
-  <si>
     <t>091942571</t>
   </si>
   <si>
     <t>c.grecchi@erregisolutions.it</t>
   </si>
   <si>
     <t>acquisti@tiessesrl.it</t>
   </si>
   <si>
     <t>Stampa &amp; Stampe</t>
   </si>
   <si>
     <t>Matteo</t>
   </si>
   <si>
     <t>Antonini</t>
   </si>
   <si>
     <t>Via Bartocci 7/A</t>
   </si>
   <si>
     <t>05100</t>
   </si>
   <si>
     <t>Terni</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>0744-800884</t>
   </si>
   <si>
     <t>matteo.antonini@stampaestampe.it</t>
   </si>
   <si>
     <t>INNEPLA - Imballaggi Protettivi Srl</t>
   </si>
   <si>
     <t>d.rigoni@innepla.com</t>
   </si>
   <si>
     <t>Rigoni</t>
   </si>
   <si>
-    <t>335 157 7764</t>
-[...1 lines deleted...]
-  <si>
     <t>seo@stampaestampe.it</t>
   </si>
   <si>
     <t xml:space="preserve">Michele </t>
   </si>
   <si>
     <t xml:space="preserve">Vicario </t>
   </si>
   <si>
     <t>Mastrapasqua</t>
   </si>
   <si>
     <t>francesca.mastrapasqua@fujifilm.com</t>
-  </si>
-[...136 lines deleted...]
-    <t>Salerno</t>
   </si>
   <si>
     <r>
       <t>0376 572 0253</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
+  <si>
+    <t>Leaderform</t>
+  </si>
+  <si>
+    <t>commerciale@cameofficinegrafiche.com</t>
+  </si>
+  <si>
+    <t>Came Officine Grafiche</t>
+  </si>
+  <si>
+    <t>Gianfranco</t>
+  </si>
+  <si>
+    <t>Crudo</t>
+  </si>
+  <si>
+    <t>0982-92562</t>
+  </si>
+  <si>
+    <t>MATERIA - Printable Srl</t>
+  </si>
+  <si>
+    <t>Nuova Algis Srl</t>
+  </si>
+  <si>
+    <t>Ispulla</t>
+  </si>
+  <si>
+    <t>010714172</t>
+  </si>
+  <si>
+    <t>mauro@algisnet.it</t>
+  </si>
+  <si>
+    <t>valter@algisnet.it</t>
+  </si>
+  <si>
+    <t>alessandro@blackbirdracing.com</t>
+  </si>
+  <si>
+    <t>Valter</t>
+  </si>
+  <si>
+    <t>Merlo</t>
+  </si>
+  <si>
+    <t>vincenzo.cirimele@teetaly.com</t>
+  </si>
+  <si>
+    <t>Pubblidoro Group Srl</t>
+  </si>
+  <si>
+    <t>Lionetti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0984 447046 </t>
+  </si>
+  <si>
+    <t>roberto.lionetti@pubblidoro.it</t>
+  </si>
+  <si>
+    <t>Giulia</t>
+  </si>
+  <si>
+    <t>Mottini</t>
+  </si>
+  <si>
+    <t>mattia.pelizzoni@materia.it</t>
+  </si>
+  <si>
+    <t>giorgio.chiodi@materia.it</t>
+  </si>
+  <si>
+    <t>andrea.ferrari@materia.it</t>
+  </si>
+  <si>
+    <t>giulia.mottini@materia.it</t>
+  </si>
+  <si>
+    <t>Michele</t>
+  </si>
+  <si>
+    <t>Pisano</t>
+  </si>
+  <si>
+    <t>Luceri</t>
+  </si>
+  <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>Versace</t>
+  </si>
+  <si>
+    <t>michele.pisano@athenasrl.com</t>
+  </si>
+  <si>
+    <t>fabio.luceri@athenasrl.com</t>
+  </si>
+  <si>
+    <t>giuseppe.versaca@athenasrl.com</t>
+  </si>
+  <si>
+    <t>Santalucia</t>
+  </si>
+  <si>
+    <t>Eddy</t>
+  </si>
+  <si>
+    <t>Prestianni</t>
+  </si>
+  <si>
+    <t>e.prestianni@erregisolution.com</t>
+  </si>
+  <si>
+    <t>Mariani</t>
+  </si>
+  <si>
+    <t>stefano@grafichecalabria.it</t>
+  </si>
+  <si>
+    <t>Napoli</t>
+  </si>
+  <si>
+    <t>nicola.napoli@hexisgroup.com</t>
+  </si>
+  <si>
+    <t>Varigrafica Alto Lazio</t>
+  </si>
+  <si>
+    <t>Adario</t>
+  </si>
+  <si>
+    <t>0761-527254</t>
+  </si>
+  <si>
+    <t>mauro.adario@varigrafica.com</t>
+  </si>
+  <si>
+    <t>Elitron IPM Srl</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Bell</t>
+  </si>
+  <si>
+    <t>0734-842221</t>
+  </si>
+  <si>
+    <t>caroline.bell@elitron.com</t>
+  </si>
+  <si>
+    <r>
+      <t>DB Ingegneria Dell'Immagine Srl</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <color rgb="FF002E6D"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Biancavilla</t>
+  </si>
+  <si>
+    <t>marco.biancavilla@dbweb.it</t>
+  </si>
+  <si>
+    <t>hilary@amexinks.com</t>
+  </si>
+  <si>
+    <t>Jinbao Europe</t>
+  </si>
+  <si>
+    <t>Fotoba International Srl</t>
+  </si>
+  <si>
+    <t>Zund Italia srl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chiara </t>
+  </si>
+  <si>
+    <t>Tasca</t>
+  </si>
+  <si>
+    <t>Via Marconi, 101</t>
+  </si>
+  <si>
+    <t>13854</t>
+  </si>
+  <si>
+    <t>Quaregna Cerreto</t>
+  </si>
+  <si>
+    <t>BI</t>
+  </si>
+  <si>
+    <t>015-925344</t>
+  </si>
+  <si>
+    <t>Giacomo</t>
+  </si>
+  <si>
+    <t>giacomo.alberto@fotoba.com</t>
+  </si>
+  <si>
+    <t>Via Manlio Ferraro, 17</t>
+  </si>
+  <si>
+    <t>61122</t>
+  </si>
+  <si>
+    <t>Pesaro</t>
+  </si>
+  <si>
+    <t>PU</t>
+  </si>
+  <si>
+    <t>Moffa</t>
+  </si>
+  <si>
+    <t>0721-841717</t>
+  </si>
+  <si>
+    <t>claudio@jinbaoeurope.com</t>
+  </si>
+  <si>
+    <t>035-4378276</t>
+  </si>
+  <si>
+    <t>chiara.tasca@zund.com</t>
+  </si>
+  <si>
+    <t>cristiano.russo@bbinternational.com</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Ghion</t>
+  </si>
+  <si>
+    <t>r.ghion@bompan.it</t>
+  </si>
+  <si>
+    <t>Gensin</t>
+  </si>
+  <si>
+    <t>lara.gensini@dbweb.it</t>
+  </si>
+  <si>
+    <t>Giambattista</t>
+  </si>
+  <si>
+    <t>Mele</t>
+  </si>
+  <si>
+    <t>giambattista.mele@elitron.com</t>
+  </si>
+  <si>
+    <t>Donato</t>
+  </si>
+  <si>
+    <t>Gagliardi</t>
+  </si>
+  <si>
+    <t>donato_gagliardi@epson.it</t>
+  </si>
+  <si>
+    <t>Walter</t>
+  </si>
+  <si>
+    <t>Vicenzutto</t>
+  </si>
+  <si>
+    <t>walter.vicenzutto@hp.com</t>
+  </si>
+  <si>
+    <t>Giusy</t>
+  </si>
+  <si>
+    <t>g.citro@industriagraficafg.it</t>
+  </si>
+  <si>
+    <t>Ivan</t>
+  </si>
+  <si>
+    <t>Marchi</t>
+  </si>
+  <si>
+    <t>ivan.marchi@leaderform.com</t>
+  </si>
+  <si>
+    <t>Cecilia</t>
+  </si>
+  <si>
+    <t>Faeta</t>
+  </si>
+  <si>
+    <t>faeta@prtgroup.eu</t>
+  </si>
+  <si>
+    <t>Bano</t>
+  </si>
+  <si>
+    <t>walter.bano@fotoba.com</t>
+  </si>
+  <si>
+    <t>Giulio</t>
+  </si>
+  <si>
+    <t>Vitelli</t>
+  </si>
+  <si>
+    <t>giulio.vitelli@zund.com</t>
+  </si>
+  <si>
+    <t>SEI Laser</t>
+  </si>
+  <si>
+    <t>Fustinoni</t>
+  </si>
+  <si>
+    <t>sfustinoni@seilaser.com</t>
+  </si>
+  <si>
+    <t>035-4376016</t>
+  </si>
+  <si>
+    <t>Via Roberto Ruffilli 1</t>
+  </si>
+  <si>
+    <t>24035</t>
+  </si>
+  <si>
+    <t>Curno</t>
+  </si>
+  <si>
+    <t>Alma Spa</t>
+  </si>
+  <si>
+    <t>Via Carlo Casini, 10</t>
+  </si>
+  <si>
+    <t>Campi Bisenzio</t>
+  </si>
+  <si>
+    <t>50013</t>
+  </si>
+  <si>
+    <t>Diletta</t>
+  </si>
+  <si>
+    <t>Ranaldo</t>
+  </si>
+  <si>
+    <t>055 87451</t>
+  </si>
+  <si>
+    <t>dilettaranaldo@almaspa.com</t>
+  </si>
+  <si>
+    <t>Pointex Spa</t>
+  </si>
+  <si>
+    <t>Via Cecchi 30</t>
+  </si>
+  <si>
+    <t>59100</t>
+  </si>
+  <si>
+    <t>Prato</t>
+  </si>
+  <si>
+    <t>PO</t>
+  </si>
+  <si>
+    <t>Isacco</t>
+  </si>
+  <si>
+    <t>0558979380</t>
+  </si>
+  <si>
+    <t>allestimento@pointexspa.com</t>
+  </si>
+  <si>
+    <t>Via Verdi 17</t>
+  </si>
+  <si>
+    <t>89024</t>
+  </si>
+  <si>
+    <t>Polistena</t>
+  </si>
+  <si>
+    <t>RC</t>
+  </si>
+  <si>
+    <t>31044</t>
+  </si>
+  <si>
+    <t>Montebelluna</t>
+  </si>
+  <si>
+    <t>Vicolo Boccacavalla 3/F</t>
+  </si>
+  <si>
+    <t>Via Nazionale, SS 18 Tirrena Inferiore</t>
+  </si>
+  <si>
+    <t>87022</t>
+  </si>
+  <si>
+    <t>Cetraro</t>
+  </si>
+  <si>
+    <t>Via di Saponara 588-590</t>
+  </si>
+  <si>
+    <t>00125</t>
+  </si>
+  <si>
+    <t>Viale I Maggio, 42, Zona Ind.le</t>
+  </si>
+  <si>
+    <t>63813</t>
+  </si>
+  <si>
+    <t>Monte Urano</t>
+  </si>
+  <si>
+    <t>FM</t>
+  </si>
+  <si>
+    <t>Viale Suzzani 88</t>
+  </si>
+  <si>
+    <t>20162</t>
+  </si>
+  <si>
+    <t>Via Melozzo da Forlì, 41</t>
+  </si>
+  <si>
+    <t>20060</t>
+  </si>
+  <si>
+    <t>Mediglia</t>
+  </si>
+  <si>
+    <t>Zona Industriale, 43/A</t>
+  </si>
+  <si>
+    <t>66034</t>
+  </si>
+  <si>
+    <t>Lanciano</t>
+  </si>
+  <si>
+    <t>CH</t>
+  </si>
+  <si>
+    <t>Zona ind.le Salerno</t>
+  </si>
+  <si>
+    <t>Via Molina 14</t>
+  </si>
+  <si>
+    <t>Sona</t>
+  </si>
+  <si>
+    <t>VR</t>
+  </si>
+  <si>
+    <t>Via G. Morasso 21/5</t>
+  </si>
+  <si>
+    <t>16163</t>
+  </si>
+  <si>
+    <t>Genova</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Via Fabio Rossi 88</t>
+  </si>
+  <si>
+    <t>87036</t>
+  </si>
+  <si>
+    <t>Via Caduti sul Lavoro, 3</t>
+  </si>
+  <si>
+    <t>l.bistoletti@bompan.it</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...23 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF1F497D"/>
-      <name val="Calibri"/>
-[...13 lines deleted...]
-      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF102C54"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF002E6D"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="2"/>
   </cellStyles>
-  <dxfs count="25">
-[...283 lines deleted...]
-    </dxf>
+  <dxfs count="21">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
@@ -3222,80 +2189,50 @@
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
@@ -3474,130 +2411,325 @@
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...5 lines deleted...]
-      </border>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF023D5B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Tabella3" displayName="Tabella3" ref="A1:K109" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" totalsRowDxfId="24" headerRowCellStyle="Normale 2">
-[...2 lines deleted...]
-    <sortCondition ref="B1:B109"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="Tabella3" displayName="Tabella3" ref="A1:I126" totalsRowCount="1" headerRowDxfId="20" dataDxfId="19" totalsRowDxfId="18" headerRowCellStyle="Normale 2">
+  <autoFilter ref="A1:I125"/>
+  <sortState ref="A2:R125">
+    <sortCondition ref="A1:A125"/>
   </sortState>
-  <tableColumns count="11">
-[...10 lines deleted...]
-    <tableColumn id="10" name="Email" dataDxfId="2" totalsRowDxfId="13"/>
+  <tableColumns count="9">
+    <tableColumn id="2" name="Azienda" dataDxfId="17" totalsRowDxfId="8"/>
+    <tableColumn id="3" name="Indirizzo" dataDxfId="16" totalsRowDxfId="7"/>
+    <tableColumn id="4" name="CAP" dataDxfId="15" totalsRowDxfId="6"/>
+    <tableColumn id="5" name="Città" dataDxfId="14" totalsRowDxfId="5"/>
+    <tableColumn id="6" name="PR" dataDxfId="13" totalsRowDxfId="4"/>
+    <tableColumn id="7" name="Nome" dataDxfId="12" totalsRowDxfId="3"/>
+    <tableColumn id="8" name="Cognome" dataDxfId="11" totalsRowDxfId="2"/>
+    <tableColumn id="9" name="Telefono" dataDxfId="10" totalsRowDxfId="1"/>
+    <tableColumn id="10" name="Email" dataDxfId="9" totalsRowDxfId="0"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3819,5154 +2951,3651 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massimo.costa@agfa.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilaria.c@pppromotion.it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmusaio@fenixdigitalgroup.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.bistoletti@bompan.it" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:europe@printablesrl.it" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@gedgroup.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contabilita@indecoserigrafia.it" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:annalisa@serimon.it" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Monica.Fattoruso@bbinternational.com" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:betty@devstudio.it" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlo.giovanardi@giovanardi.it" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:federico.cozza@leaderform.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acquisti@tiessesrl.it" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gre@rolanddg.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agostino.musitelli@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massimo@sinergicasrl.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:micol.padoan@hp.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marketing.dept@achitexminerva.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudio@serimon.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contatti@realisaprint.it" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivano@santorografica.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@esanastri.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronica.ordine@76srl.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@visiva.net" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:macchia@prtgroup.eu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@errelle.info" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rvagnozzi@rolanddg.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mario.pellegrino@grafichecalabria.it" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.dassi@bompan.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniele@visiva.net" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbo@marabu.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edoardo.elmi@guandong.eu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roberta_spiaggi@epson.it" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chiara@igeaonline.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrecchi@rolanddg.com" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tornielli@prtgroup.eu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.amabile@bompan.it" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commerciale@liyuprinter.it" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@liyuprinter.it" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.rigoni@innepla.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mauro@algisnet.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.citro@industriagraficafg.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.tummolo@tiessesafety.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paolo@sinergicasrl.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francesca.mastrapasqua@fujifilm.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.bompan@bompan.it" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:castelluccia@hexisitalia.it" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chiara.nember@masserdotti.it" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessandra.patavini@printable.media" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpiantadosi@realisaprint.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:silvia.guarinoni@montecolino.it" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vda@marabu.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:osvaldo.gallio@prtvisual.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matteo.antonini@stampaestampe.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:renato_sangalli@epson.it" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paolo.zerbi@fujifilm.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fiorenzo.maggioni@gruppomaggioni.it" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commerciale@cameofficinegrafiche.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@amexsrl.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabio.elmi@guandong.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fausto.mazzali@76srl.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francesco.vatri@agfa.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Maria.Cannadoro@ricoh.it" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@bompan.it" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@sinergicasrl.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luca@errebipromo.it" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Angelo.Mandelli@ricoh.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marketing@bompan.it" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiziana@guandong.eu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniele.ceccarelli@devstudio.it" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marco.sala@giovanardi.it" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nico.fontana@montecolino.it" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.grecchi@erregisolutions.it" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerardo.diagostino@graficametelliana.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rferrario@cclind.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paolo.organo@canon.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.russo@bompan.it" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marino.fusco@athenasrl.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:veronica@guandong.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Davide.DalCol@bbinternational.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luca.rossi@topcolor.it" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nipalmas@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pubbliresin.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristina.granata@italfinancemcc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ALDO.ARABIA@zund.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alessandro.barbieri@sirvisual.it" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@aremedia.it" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elena@b-flexitalia.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscar.stucchi@sismaitalia.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@techartzone.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amministrazione@segnobit.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bebsystems.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidesalvo@techartzone.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.fastelli@logatek.it" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bebsystems.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franco@grafikasrl.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:commerciale@liyuprinter.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comunicazione@image-solutions.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viscome@viscome.it" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raffaelebozza@techartzone.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiziana@gdc.it" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:invoice.it@durst-group.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldo.donadi@italfinance.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fabrizio.conti@sirvisual.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abassanello@durst.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ymorguet@coveme.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristiano@gdc.it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allestimento@pointexspa.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dilettaranaldo@almaspa.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sfustinoni@seilaser.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.bistoletti@bompan.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K109"/>
+  <dimension ref="A1:I126"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="8" ySplit="1" topLeftCell="J2" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="O11" sqref="O11"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.140625" style="1" bestFit="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.42578125" style="75"/>
+    <col min="1" max="1" width="32.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="36.5703125" style="8" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="8" customWidth="1"/>
+    <col min="4" max="4" width="27.5703125" style="8" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" style="8" customWidth="1"/>
+    <col min="6" max="6" width="11" style="8" customWidth="1"/>
+    <col min="7" max="7" width="14" style="8" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="37" style="16" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.42578125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="23" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="23" t="s">
+    <row r="1" spans="1:9" s="7" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="D1" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="E1" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="F1" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="G1" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="H1" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I1" s="13" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>110</v>
+      </c>
+      <c r="G2" s="14" t="s">
+        <v>111</v>
+      </c>
+      <c r="H2" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="I2" s="23" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="F3" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="G3" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="I3" s="23" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>424</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="I4" s="10" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="I5" s="23" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="I6" s="23" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>585</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="H7" s="22" t="s">
+        <v>588</v>
+      </c>
+      <c r="I7" s="35" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="C8" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H9" s="6"/>
+      <c r="I9" s="23" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="H10" s="6"/>
+      <c r="I10" s="23" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="H11" s="6"/>
+      <c r="I11" s="23" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="B12" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="H12" s="6"/>
+      <c r="I12" s="23" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="I13" s="23" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="I14" s="23" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>602</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>387</v>
+      </c>
+      <c r="I15" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F16" s="15"/>
+      <c r="G16" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="H16" s="15"/>
+      <c r="I16" s="36" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F17" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="G17" s="22" t="s">
+        <v>549</v>
+      </c>
+      <c r="H17" s="15"/>
+      <c r="I17" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="H18" s="8"/>
+      <c r="I18" s="8" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="I19" s="23" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="I20" s="23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="17" t="s">
+        <v>473</v>
+      </c>
+      <c r="B21" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>476</v>
+      </c>
+      <c r="I21" s="23" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17" t="s">
+        <v>473</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="H22" s="19" t="s">
+        <v>476</v>
+      </c>
+      <c r="I22" s="23" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F23" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="I23" s="23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I25" s="23" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>262</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>523</v>
+      </c>
+      <c r="H26" s="6"/>
+      <c r="I26" s="23" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>608</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>297</v>
+      </c>
+      <c r="G27" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="H27" s="6"/>
+      <c r="I27" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B28" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C28" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="H28" s="3"/>
+      <c r="I28" s="23" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="B29" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>386</v>
+      </c>
+      <c r="I29" s="23" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="26" t="s">
+        <v>517</v>
+      </c>
+      <c r="B30" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="C30" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="F30" s="27" t="s">
+        <v>518</v>
+      </c>
+      <c r="G30" s="27" t="s">
+        <v>519</v>
+      </c>
+      <c r="H30" s="29" t="s">
+        <v>520</v>
+      </c>
+      <c r="I30" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="26" t="s">
+        <v>517</v>
+      </c>
+      <c r="B31" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="C31" s="9" t="s">
+        <v>611</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>553</v>
+      </c>
+      <c r="G31" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="H31" s="29" t="s">
+        <v>520</v>
+      </c>
+      <c r="I31" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C32" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="I32" s="22" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="I33" s="23" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F34" s="34" t="s">
+        <v>556</v>
+      </c>
+      <c r="G34" s="34" t="s">
+        <v>557</v>
+      </c>
+      <c r="H34" s="6"/>
+      <c r="I34" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="B35" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="C35" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="I35" s="23" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B36" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="C36" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="I36" s="23" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="B37" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="C37" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="H37" s="6"/>
+      <c r="I37" s="23" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D38" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E38" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H38" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="I38" s="25" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="H39" s="3"/>
+      <c r="I39" s="23" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I40" s="25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C41" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="I41" s="25" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="C42" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="I42" s="23" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="B43" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="G43" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="H43" s="8"/>
+      <c r="I43" s="23" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="B44" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="H44" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="I44" s="23" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="B45" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="H45" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="I45" s="23" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B46" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="G46" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="23" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="B47" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="C47" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="G47" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="H47" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="I47" s="23" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C48" s="9">
+        <v>84085</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G48" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="I48" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="C49" s="9">
+        <v>84085</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F49" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="G49" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="I49" s="25" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C50" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F50" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="G50" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="H50" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="I50" s="23" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="B51" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="C51" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="G51" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="H51" s="3"/>
+      <c r="I51" s="23" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="I52" s="23" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F53" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="H53" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="I53" s="25" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="G54" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="H54" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="I54" s="25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="C55" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F55" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="G55" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="I55" s="23" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="I56" s="23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C57" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="G57" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="I57" s="23" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="G58" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="I58" s="23" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="H59" s="6"/>
+      <c r="I59" s="23" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B60" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="G60" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="H60" s="3"/>
+      <c r="I60" s="25" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F61" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="G61" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="H61" s="3"/>
+      <c r="I61" s="23" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="H62" s="3"/>
+      <c r="I62" s="23" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B63" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="H63" s="1"/>
+      <c r="I63" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B64" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="H64" s="1"/>
+      <c r="I64" s="8" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B65" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B66" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="I66" s="23" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="B67" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="C67" s="9" t="s">
+        <v>620</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="H67" s="3"/>
+      <c r="I67" s="23" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B68" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="H68" s="6"/>
+      <c r="I68" s="23" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B69" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C69" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="G69" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="H69" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="I69" s="23" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" s="9">
+        <v>84131</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I71" s="23" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="C72" s="9">
+        <v>84131</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="F72" s="22" t="s">
+        <v>562</v>
+      </c>
+      <c r="G72" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="H72" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="I72" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="B73" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="C73" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="G73" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="H73" s="6"/>
+      <c r="I73" s="23" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B74" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="C74" s="2">
+        <v>37060</v>
+      </c>
+      <c r="D74" s="8" t="s">
         <v>625</v>
       </c>
-      <c r="B1" s="83" t="s">
-[...20 lines deleted...]
-      <c r="I1" s="84" t="s">
+      <c r="E74" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="I74" s="23" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="B75" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="C75" s="2">
+        <v>37060</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="I75" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="B76" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="C76" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="H76" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="I76" s="23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="B77" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="C77" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="H77" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="I77" s="23" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="B78" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C78" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="H78" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="I78" s="23" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="B79" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="C79" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="F79" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="G79" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="H79" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="I79" s="23" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="B80" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="G80" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="H80" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="I80" s="23" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C81" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F81" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="G81" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="H81" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="I81" s="23" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="B82" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C82" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F82" s="22" t="s">
+        <v>491</v>
+      </c>
+      <c r="G82" s="22" t="s">
+        <v>492</v>
+      </c>
+      <c r="H82" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="I82" s="23" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="B83" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="C83" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F83" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="G83" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="I83" s="23" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B84" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F84" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="H84" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="I84" s="23" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C85" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F85" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G85" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="H85" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="I85" s="23" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="B86" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="C86" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="H86" s="6"/>
+      <c r="I86" s="23" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="17" t="s">
+        <v>478</v>
+      </c>
+      <c r="B87" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="D87" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="F87" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G87" s="18" t="s">
+        <v>479</v>
+      </c>
+      <c r="H87" s="19" t="s">
+        <v>480</v>
+      </c>
+      <c r="I87" s="23" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="17" t="s">
+        <v>478</v>
+      </c>
+      <c r="B88" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="D88" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="F88" s="18" t="s">
+        <v>484</v>
+      </c>
+      <c r="G88" s="18" t="s">
+        <v>479</v>
+      </c>
+      <c r="H88" s="19" t="s">
+        <v>480</v>
+      </c>
+      <c r="I88" s="23" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="17" t="s">
+        <v>478</v>
+      </c>
+      <c r="B89" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="C89" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="D89" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="F89" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="G89" s="18" t="s">
+        <v>485</v>
+      </c>
+      <c r="H89" s="19" t="s">
+        <v>480</v>
+      </c>
+      <c r="I89" s="23" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B90" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D90" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F90" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G90" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="H90" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="I90" s="22" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B91" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="C91" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D91" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F91" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="G91" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="I91" s="8" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="B92" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="C92" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="D92" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>595</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>587</v>
+      </c>
+      <c r="H92" s="37" t="s">
+        <v>596</v>
+      </c>
+      <c r="I92" s="20" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B93" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C93" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D93" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="G93" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="H93" s="3"/>
+      <c r="I93" s="23" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B94" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D94" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="G94" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="H94" s="3"/>
+      <c r="I94" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B95" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D95" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="G95" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="H95" s="3"/>
+      <c r="I95" s="23" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="B96" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="D96" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="G96" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="H96" s="3"/>
+      <c r="I96" s="23" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B97" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="C97" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="D97" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F97" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G97" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="I97" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="17" t="s">
+        <v>487</v>
+      </c>
+      <c r="B98" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="C98" s="9" t="s">
+        <v>632</v>
+      </c>
+      <c r="D98" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="F98" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="G98" s="21" t="s">
+        <v>488</v>
+      </c>
+      <c r="H98" s="19" t="s">
+        <v>489</v>
+      </c>
+      <c r="I98" s="23" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B99" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E99" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="G99" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="I99" s="23" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B100" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C100" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="H100" s="1"/>
+      <c r="I100" s="8" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B101" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="C101" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D101" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F101" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="H101" s="6"/>
+      <c r="I101" s="23" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B102" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C102" s="9">
+        <v>63075</v>
+      </c>
+      <c r="D102" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="G102" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="H102" s="8"/>
+      <c r="I102" s="23" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B103" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C103" s="9">
+        <v>63075</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="G103" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="H103" s="1"/>
+      <c r="I103" s="8" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B104" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C104" s="9">
+        <v>63075</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F104" s="14" t="s">
+        <v>107</v>
+      </c>
+      <c r="G104" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="H104" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="I104" s="23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B105" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="C105" s="9">
+        <v>63075</v>
+      </c>
+      <c r="D105" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="G105" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="H105" s="1"/>
+      <c r="I105" s="23" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C106" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D106" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F106" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="G106" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="H106" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="I106" s="23" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B107" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="C107" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D107" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F107" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="G107" s="14"/>
+      <c r="H107" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="I107" s="23" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B108" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C108" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D108" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F108" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="G108" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="H108" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I108" s="23" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B109" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C109" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D109" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="G109" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="H109" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I109" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B110" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="C110" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="D110" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="H110" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I110" s="23" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="30" t="s">
+        <v>575</v>
+      </c>
+      <c r="B111" s="30" t="s">
+        <v>579</v>
+      </c>
+      <c r="C111" s="31" t="s">
+        <v>580</v>
+      </c>
+      <c r="D111" s="30" t="s">
+        <v>581</v>
+      </c>
+      <c r="E111" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="F111" s="30" t="s">
+        <v>284</v>
+      </c>
+      <c r="G111" s="30" t="s">
+        <v>576</v>
+      </c>
+      <c r="H111" s="33" t="s">
+        <v>578</v>
+      </c>
+      <c r="I111" s="35" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="B112" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="C112" s="9" t="s">
         <v>457</v>
       </c>
-      <c r="J1" s="84" t="s">
-[...122 lines deleted...]
-      <c r="G5" s="87" t="s">
+      <c r="D112" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="G112" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="H112" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="I112" s="23" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="B113" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="C113" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="D113" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="F113" s="8" t="s">
         <v>466</v>
       </c>
-      <c r="H5" s="87" t="s">
-[...90 lines deleted...]
-      <c r="F8" s="75" t="s">
+      <c r="G113" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="H113" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="I113" s="25" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="C114" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="D114" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="F114" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="G114" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="H114" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="I114" s="22" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B115" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C115" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D115" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F115" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="G115" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="H115" s="6" t="s">
         <v>249</v>
       </c>
-      <c r="G8" s="87" t="s">
-[...347 lines deleted...]
-      <c r="G19" s="87" t="s">
+      <c r="I115" s="23" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B116" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="C116" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="D116" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F116" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="G116" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="H116" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="I116" s="23" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="C117" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="D117" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="F117" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="G117" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="H117" s="6"/>
+      <c r="I117" s="25" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D118" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="G118" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="I118" s="8" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="26" t="s">
+        <v>513</v>
+      </c>
+      <c r="B119" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="C119" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="D119" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="F119" s="27" t="s">
+        <v>123</v>
+      </c>
+      <c r="G119" s="27" t="s">
+        <v>514</v>
+      </c>
+      <c r="H119" s="28" t="s">
+        <v>515</v>
+      </c>
+      <c r="I119" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B120" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="C120" s="9">
+        <v>90144</v>
+      </c>
+      <c r="D120" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="F120" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="G120" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="I120" s="23" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="30" t="s">
+        <v>526</v>
+      </c>
+      <c r="B121" s="30" t="s">
+        <v>538</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>539</v>
+      </c>
+      <c r="D121" s="30" t="s">
+        <v>540</v>
+      </c>
+      <c r="E121" s="30" t="s">
+        <v>541</v>
+      </c>
+      <c r="F121" s="32" t="s">
         <v>60</v>
       </c>
-      <c r="H19" s="87" t="s">
-[...6 lines deleted...]
-      <c r="K19" s="89" t="s">
+      <c r="G121" s="32" t="s">
+        <v>542</v>
+      </c>
+      <c r="H121" s="33" t="s">
+        <v>543</v>
+      </c>
+      <c r="I121" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="B122" s="30" t="s">
+        <v>531</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>532</v>
+      </c>
+      <c r="D122" s="30" t="s">
+        <v>533</v>
+      </c>
+      <c r="E122" s="30" t="s">
+        <v>534</v>
+      </c>
+      <c r="F122" s="32" t="s">
+        <v>536</v>
+      </c>
+      <c r="G122" s="32" t="s">
         <v>48</v>
       </c>
-    </row>
-[...107 lines deleted...]
-      <c r="C23" s="13" t="s">
+      <c r="H122" s="33" t="s">
+        <v>535</v>
+      </c>
+      <c r="I122" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="30" t="s">
+        <v>527</v>
+      </c>
+      <c r="B123" s="30" t="s">
+        <v>531</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>532</v>
+      </c>
+      <c r="D123" s="30" t="s">
+        <v>533</v>
+      </c>
+      <c r="E123" s="30" t="s">
+        <v>534</v>
+      </c>
+      <c r="F123" s="32" t="s">
+        <v>559</v>
+      </c>
+      <c r="G123" s="32" t="s">
+        <v>570</v>
+      </c>
+      <c r="H123" s="33" t="s">
+        <v>535</v>
+      </c>
+      <c r="I123" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="30" t="s">
+        <v>528</v>
+      </c>
+      <c r="B124" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>230</v>
+      </c>
+      <c r="D124" s="30" t="s">
         <v>199</v>
       </c>
-      <c r="D23" s="14" t="s">
-[...518 lines deleted...]
-      <c r="B39" s="75" t="s">
+      <c r="E124" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="F124" s="32" t="s">
         <v>529</v>
       </c>
-      <c r="C39" s="75" t="s">
-[...14 lines deleted...]
-      <c r="H39" s="87" t="s">
+      <c r="G124" s="32" t="s">
         <v>530</v>
       </c>
-      <c r="I39" s="25" t="s">
-[...400 lines deleted...]
-      <c r="K51" s="89" t="s">
+      <c r="H124" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="I124" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="30" t="s">
+        <v>528</v>
+      </c>
+      <c r="B125" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>230</v>
+      </c>
+      <c r="D125" s="30" t="s">
+        <v>199</v>
+      </c>
+      <c r="E125" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="F125" s="22" t="s">
         <v>572</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="K52" s="89" t="s">
+      <c r="G125" s="22" t="s">
         <v>573</v>
       </c>
-    </row>
-[...1821 lines deleted...]
-      </c>
+      <c r="H125" s="33" t="s">
+        <v>545</v>
+      </c>
+      <c r="I125" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I126" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="K42" r:id="rId1"/>
-[...79 lines deleted...]
-    <hyperlink ref="K77" r:id="rId81"/>
+    <hyperlink ref="I111" r:id="rId1"/>
+    <hyperlink ref="I7" r:id="rId2"/>
+    <hyperlink ref="I92" r:id="rId3"/>
+    <hyperlink ref="I16" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="30" fitToHeight="3" orientation="portrait" r:id="rId82"/>
+  <pageSetup paperSize="9" scale="30" fitToHeight="3" orientation="portrait" r:id="rId5"/>
   <tableParts count="1">
-    <tablePart r:id="rId83"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
-</worksheet>
-[...1434 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>soci effettivi</vt:lpstr>
-      <vt:lpstr>Soci disdetta</vt:lpstr>
       <vt:lpstr>areamerge</vt:lpstr>
       <vt:lpstr>'soci effettivi'!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Graph4it</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>